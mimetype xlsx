--- v0 (2025-10-15)
+++ v1 (2026-06-12)
@@ -4,121 +4,121 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Internet_GWA\0_Uploads\Fach-Infos\Immissionsschutz\Praxisleitfaden_Windkraft\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\08 ZSV\Intranet\Internet-GA\Themen\Themenportal\Windenergie\Praxisleitfaden Windenergie\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="ukbC5zYz6e1daaPuH4TCsJ9IgaQw8tFI0irWax7pTCoh5NFgqMrtyD8N90kXmbQtMhTJWWKdL66cLCmQE2SgFg==" workbookSaltValue="0dCMibAD+yENV2ev6Fbp0A==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7D22B6EE-53EF-41CC-90B6-9E0255641F04}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="10470"/>
+    <workbookView xWindow="28680" yWindow="45" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Startseite" sheetId="3" r:id="rId1"/>
     <sheet name="Verfahrensablauf" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="115">
   <si>
     <t>Zeitmanagement</t>
   </si>
   <si>
     <t>Verfahrensschritt</t>
   </si>
   <si>
     <t>Wer ist beteiligt?</t>
   </si>
   <si>
     <t>Dokumentation</t>
   </si>
   <si>
     <t>Wer wird informiert?</t>
   </si>
   <si>
     <t>Möglichst bereits zur Evaluation von Potentialflächen, vor konkreter Standortwahl.</t>
   </si>
   <si>
     <t>Kontaktaufnahme</t>
   </si>
   <si>
     <t>Antragsteller</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>Zeitnah nach erster Kontaktaufnahme</t>
   </si>
   <si>
     <t>Erste Information über das Projekt und Besprechungen zum Projektablauf</t>
   </si>
   <si>
     <t>(X)</t>
   </si>
   <si>
     <t>umgehend nach Vorliegen der Informationen über Standort, Umfang und weiterer Rahmenbedingungen des Projekts</t>
   </si>
   <si>
     <t>Besprechungsprotokoll</t>
-  </si>
-[...1 lines deleted...]
-    <t>(x)           nach Bedarf</t>
   </si>
   <si>
     <t>(X)          nach Bedarf</t>
   </si>
   <si>
     <t>Beauftragungsschreiben Projektmanager</t>
   </si>
   <si>
     <t>Scoping-Papier</t>
   </si>
   <si>
     <t>Erstellen des Scoping-Papiers und Verteilung</t>
   </si>
   <si>
     <t>Scoping-Termin und Vorantragskonferenz organisieren</t>
   </si>
   <si>
     <t>Bestimmung der federführenden Behörde zur Durchführung der UVP</t>
   </si>
   <si>
     <t>Die Genehmigungsbehörde geht auf die StEWK zu, um eine Übertragung der Aufgaben nach § 20 Abs. 1 UVwG zu erhalten.</t>
   </si>
   <si>
     <t>Schreiben RP</t>
   </si>
@@ -179,53 +179,50 @@
   </si>
   <si>
     <t xml:space="preserve">Auslegung zur Einsicht </t>
   </si>
   <si>
     <t>Auslegung der Antragsunterlagen ohne Betriebsgeheimnisse bei der Genehmigungsbehörde und Gemeinde(n)</t>
   </si>
   <si>
     <t>bis zwei Wochen nach Ablauf der Auslegungsfrist
 (BImSchG, § 10)</t>
   </si>
   <si>
     <t>Einwendungsmöglichkeit</t>
   </si>
   <si>
     <t>Sammlung der schriftlich und elektronisch eingehenden Einwendungen</t>
   </si>
   <si>
     <t>Aufbereitung/Strukturierung der Einwendungen</t>
   </si>
   <si>
     <t>Einwenderkatalog</t>
   </si>
   <si>
     <t>TÖB</t>
-  </si>
-[...1 lines deleted...]
-    <t>X (Dashboard)</t>
   </si>
   <si>
     <t>TÖB-Katalog</t>
   </si>
   <si>
     <t>Inhaltliche Vorbereitung des Erörterungstermins</t>
   </si>
   <si>
     <t>Erstellen einer Gliederung anhand des Einwender- und TÖB-Katalogs, Zuordnung der Beantworter (Antragsteller, Sachverständiger, Behörde) zu Themenaspekten, in Einzelfällen Rücksprache mit den Beantwortern</t>
   </si>
   <si>
     <t>Erörterungstermin</t>
   </si>
   <si>
     <t>Nachbereitung des Eröterungstermins</t>
   </si>
   <si>
     <t>Schriftliche Aufgabenzuweisung, Erörterungsbericht</t>
   </si>
   <si>
     <t>Erstellung Genehmigungsentwurf</t>
   </si>
   <si>
     <t>Vier-Augen-Prinzip</t>
   </si>
@@ -245,53 +242,50 @@
     <r>
       <t xml:space="preserve">Öffentliche Bekanntmachung inkl. UVP-Bericht im Internet mit Offenlegungs- und Einwendungsfristen und dem Termin und Ort des Erörterungstermins, Einstellen des UVP-Berichts in UVP-Portal </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t/>
     </r>
   </si>
   <si>
     <t>Verfahrensleitfaden starten</t>
   </si>
   <si>
     <t>PRAXISLEITFADEN „VERFAHRENSSCHRITTE IN GENEHMIGUNGSVERFAHREN VON WINDENERGIEANLAGEN“</t>
   </si>
   <si>
     <t>Wer ergreift die Initiative?</t>
   </si>
   <si>
     <t xml:space="preserve">Projektablauf Genehmigung 
 von Windenergieanlagen </t>
-  </si>
-[...1 lines deleted...]
-    <t>externer Projektmanager</t>
   </si>
   <si>
     <t>Genehmigungs-behörde</t>
   </si>
   <si>
     <t>Regierungspräsidium/Stabstelle EWK</t>
   </si>
   <si>
     <t>Aufgabe/Tätigkeit</t>
   </si>
   <si>
     <t>Hilfe/Muster</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">vor Antragstellung       </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <color theme="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
@@ -380,140 +374,149 @@
         <rFont val="Calibri Light"/>
         <family val="2"/>
         <scheme val="major"/>
       </rPr>
       <t>cherstellen (Terminabstimmung), Einladungen verschicken.</t>
     </r>
   </si>
   <si>
     <t>ggf. "save the date", Einladung</t>
   </si>
   <si>
     <t>Besprechungsprotokoll mit konkreten Vereinbarungen/ Zielen, die zwischen Antragsteller und Genehmigungsbehörde abgestimmt werden.</t>
   </si>
   <si>
     <t xml:space="preserve">Besprechungsprotokolle mit konkreten Vereinbarungen/ Zielen, die zwischen Antragsteller und Genehmigungsbehörde abgestimmt werden.
 Gantt-Diagramm für Zeitplan
 </t>
   </si>
   <si>
     <t>(X) Natur-schutz</t>
   </si>
   <si>
     <t>(X)          Natur-schutz</t>
   </si>
   <si>
-    <t>(X)           nach Bedarf</t>
-[...1 lines deleted...]
-  <si>
     <t>unverzüglich nach Eingang, i. d. R. innerhalb eines Monats, Verlängerung um 2 Wochen in begründeten Ausnahmefällen einmalig möglich 
 (9. BImSchV, § 7)</t>
   </si>
   <si>
     <t>Prüfung der Vollständigkeit (4 Wochen) durch die Genehmigungsbehörde anhand des Protokolls aus der Vorantragskonferenz unter Berücksichtiung möglicher in den Jours fixes besprochenen Abweichungen und ggf. Beteiligung der betroffenen TÖB unter Fristsetzung (2-3 Wochen), ggf. bei guter guter Antragsqualität direkt auch Fristsetzung für fachtechnische Stellungnahme</t>
   </si>
   <si>
     <t>Stellungnahmen durch die TÖB an die Genehmigungsbehörde</t>
   </si>
   <si>
     <t>Schreiben der Genehmigungsbehörde an den Antragsteller</t>
   </si>
   <si>
     <t>eine Woche nach Bekanntmachung des Vorhabens, i. d. R. 1 Monat
 (BImSchG, § 10)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Eingang der Stellungnahmen der TöB</t>
   </si>
   <si>
     <t>Hat eine zu beteiligende Behörde innerhalb einer Frist von einem Monat keine Stellungnahme abgegeben, so ist davon auszugehen, dass die beteiligte Behörde sich nicht äußern will (BImSchG, § 10). Genehmigungsbehörde hat Amtsermittlungsgrundsatz zu berücksichtigen (§ 10 Abs. 5 S. 1 BImSchG)</t>
   </si>
   <si>
     <t>Aufbereitung/Strukturierung 
 der TÖB-Stellungnahmen</t>
   </si>
   <si>
     <t>Leitfaden UM</t>
   </si>
   <si>
     <t>Verfahrensleitfaden Forst</t>
   </si>
   <si>
     <t>Checkliste Antragsunterlagen</t>
   </si>
   <si>
     <t>Austausch über den Projektstand; Prüfung ob Zeiten und Vereinbarungen eingehalten werden, ggf. Nachjustierung der Zeitpläne</t>
   </si>
   <si>
     <t>Scoping-Papier besprechen und überarbeiten, Prüfungsumfang verbindlich festlegen, Besprechung des Antragsumfangs/der Antragsunterlagen, Genehmigungsbehörde hat dafür Sorge zu tragen, dass alle relevanten TÖB und ggf. private Naturschutzverbände anwesend sind.
 Sachverständigengutachten vorbesprechen</t>
   </si>
   <si>
     <t>Antragsteller sucht frühzeitig (möglichst bereits zur Evaluation von Potentialflächen, vor konkreter Standortwahl) Kontakt mit Genehmigungsbehörde und vereinbart einen Besprechungstermin für die Vorstellung des Projektes</t>
   </si>
   <si>
     <t xml:space="preserve">Antragsteller stellt das Projekt vor (insbesondere mit Gedanken zur Zuwegung und Stromversorgung). Genehmigungsbehörde und Antragsteller legen den jeweiligen Hauptansprechpartner und Koordinator (single person of contact) fest. Genehmigungsbehörde und Antragsteller führen eine Risiko- und Stakeholderanalyse durch (Identifikation der inhaltlich und zeitlich größten Stolpersteine im Genehmigungsverfahren sowie der TöB und sonstigen Betroffenen, Beratung über frühzeitige Öffentlichkeitsbeteiligung und insbesondere Einbindung der privaten Naturschutzverbände).
 Gleichzeitig werden Verfahrensart und Rollenverteilung besprochen (UVP-Pflichtigkeit prüfen bzw. Vor-/Nachteile der freiwilligen UVP). 
 Ggf. wird über die Beauftragung eines externen Projektmanagers diskutiert. 
 Grobe Zeitplanung mit möglichen Meilensteinen werden diskutiert, abgestimmt und festgehalten. 
 Regelmäßige Jours fixes zum Projektfortschritt vereinbaren/festlegen. </t>
   </si>
   <si>
     <t>Beginn Regelmäßiger Jour fixes</t>
   </si>
   <si>
-    <t>Entscheidung, ob ein externer Projektmanager beauftragt werden soll</t>
-[...1 lines deleted...]
-  <si>
     <t>Auswahl Projektmanager und klare Auftragsdefinition in Abstimmung zwischen Genehmigungsbehörde und Antragssteller</t>
   </si>
   <si>
     <t>Scoping-Termin, Vorantragskonferenz</t>
   </si>
   <si>
     <t>Genehmigungsbehörde bescheinigt Vollständigkeit</t>
   </si>
   <si>
     <t xml:space="preserve">Checkliste Erörterungstermin, Anlage 8 des UM Leitfadens </t>
   </si>
   <si>
     <t>Inhaltliche Aufbereitung und Strukturierung nach Themen (Einwenderkatalog)</t>
   </si>
   <si>
     <t>Inhaltliche Aufbereitung der Stellungnahmen nach Auflagen und noch zu erörternden Aspekten (TÖB-Katalog)</t>
   </si>
   <si>
     <t>schriftliche Aufgabenzuweisung mit Fristen zur Bearbeitung, Ergänzung des Einwender- und TÖB-Katalogs um die Diskussionsergebnisse im Erörtungstermin, Erörterungsbericht</t>
   </si>
   <si>
     <t>Genehmigungsbehörde wertet ggf. zusammen mit dem Projektmanager die Rückläufe zur Vollständigkeitsprüfung aus, formuliert die Nachforderungen zu den Antragsunterlagen und teilt diese dem Antragsteller mit, ggf. zusätzliche Erläuterung in einer Besprechung</t>
+  </si>
+  <si>
+    <t>Entscheidung, ob ein Projektmanager beauftragt werden soll</t>
+  </si>
+  <si>
+    <t>(X)        nach Bedarf</t>
+  </si>
+  <si>
+    <t>(X) bei Bedarf</t>
+  </si>
+  <si>
+    <t>Eingang der Stellungnahmen der TöB zu den Einwendungen</t>
+  </si>
+  <si>
+    <t>Projektmanager</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Checkliste Erörterungstermin, Anlage 7 des UM Leitfadens </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -888,51 +891,51 @@
       <top/>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="top" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
@@ -1037,165 +1040,176 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="3" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="3" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Link" xfId="2" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
-    <cellStyle name="Standard 2" xfId="1"/>
+    <cellStyle name="Standard 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Verfahrensablauf!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>685800</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>247650</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="Abgerundetes Rechteck 2">
+        <xdr:cNvPr id="3" name="Abgerundetes Rechteck 2" descr="Verfahrensleitfaden starten">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7543800" y="1533525"/>
           <a:ext cx="3371850" cy="571500"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:alpha val="16000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="63500" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
             <a:prstClr val="black">
               <a:alpha val="40000"/>
             </a:prstClr>
@@ -1229,105 +1243,104 @@
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="de-DE" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>733425</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="14725650" cy="609013"/>
+    <xdr:ext cx="14725650" cy="436786"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Textfeld 1"/>
+        <xdr:cNvPr id="2" name="Textfeld 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1495425" y="676275"/>
-          <a:ext cx="14725650" cy="609013"/>
+          <a:ext cx="14725650" cy="436786"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="de-DE" sz="1100" b="0" i="0" u="none" strike="noStrike">
+            <a:rPr lang="de-DE" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Dieser Praxisleitfaden entstand im Jahr 2022 im Zusammenhang mit der „Task Force zur Beschleunigung des Ausbaus der erneuerbaren Energien“, mit welcher insbesondere eine Beschleunigung des Ausbaus der Windenergie erreicht werden soll. Der prozessorientierte Leitfaden ist dabei ein Baustein zur Optimierung und Vereinheitlichung des Ablaufs der Genehmigungsverfahren von Windenergieanlagen. Dabei soll das Verfahrensmanagement verbessert und eine höhere Standardisierung erreicht werden. Zielgruppe des Leitfadens sind die Genehmigungsbehörden, aber auch Vorhabenträger und Träger öffentlicher Belange.</a:t>
+            <a:t>Dieser Praxisleitfaden ist ein Baustein zur Optimierung und Vereinheitlichung des Ablaufs der Genehmigungsverfahren von Windenergieanlagen (WEA). Dabei soll das Verfahrensmanagement verbessert und eine höhere Standardisierung erreicht werden. Zielgruppe des Leitfadens sind die Genehmigungsbehörden, aber auch Vorhabenträger und Träger öffentlicher Belange (TöB). </a:t>
           </a:r>
-          <a:r>
-[...5 lines deleted...]
-          <a:endParaRPr lang="de-DE" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Grün">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="455F51"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E3DED1"/>
       </a:lt2>
       <a:accent1>
@@ -1558,1385 +1571,1361 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Verfahrensleitfaden_WEA.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Verfahrensleitfaden_WEA.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gewerbeaufsicht.baden-wuerttemberg.de/immissionsschutz-fachinformationen?accordion=FachInfIm1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gewerbeaufsicht.baden-wuerttemberg.de/documents/20121/67005/Leitfaden_immissionsschutzrechtliches_Genehmigungsverfahren_Druckversion.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Verfahrensleitfaden_WEA.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Verfahrensleitfaden_WEA.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Verfahrensleitfaden_WEA.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Verfahrensleitfaden_WEA.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Verfahrensleitfaden_WEA.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Verfahrensleitfaden_WEA.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Verfahrensleitfaden_WEA.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gewerbeaufsicht.baden-wuerttemberg.de/documents/20121/67005/Anlage_8_Checkliste_Eroerterungstermin.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Verfahrensleitfaden_WEA.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Verfahrensleitfaden_WEA.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Verfahrensleitfaden_WEA.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Verfahrensleitfaden_WEA.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gewerbeaufsicht.baden-wuerttemberg.de/documents/20121/67005/Checkliste_fuer_Genehmigungsantraege_nach_dem_BImSchG.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gewerbeaufsicht.baden-wuerttemberg.de/documents/20121/67005/Anlage_8_Checkliste_Eroerterungstermin.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lubw.baden-wuerttemberg.de/documents/10184/61110/Checkliste+Antragsunterlagen.pdf/dfb429d2-2b54-4e58-983b-09c73b180111?t=1715781156054" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://um.baden-wuerttemberg.de/fileadmin/redaktion/m-um/intern/Dateien/Dokumente/2_Presse_und_Service/Publikationen/Umwelt/BImschG-Genehmigungsleitfaden/Leitfaden-Genehmigungsverfahren-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\LeonF\AppData\Local\Microsoft\Windows\INetCache\TASK%20FORCE%20StM\Task%20Force%20StM%202021%20WP17\(5)%20AG%20Organisationsstruktur\(2)%20UAG%20Standardisierung\(3)%20Verfahrensleitfaden\Verfahrensleitfaden_WEA.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\LeonF\AppData\Local\Microsoft\Windows\INetCache\TASK%20FORCE%20StM\Task%20Force%20StM%202021%20WP17\(5)%20AG%20Organisationsstruktur\(2)%20UAG%20Standardisierung\(3)%20Verfahrensleitfaden\Verfahrensleitfaden_WEA.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\LeonF\AppData\Local\Microsoft\Windows\INetCache\TASK%20FORCE%20StM\Task%20Force%20StM%202021%20WP17\(5)%20AG%20Organisationsstruktur\(2)%20UAG%20Standardisierung\(3)%20Verfahrensleitfaden\Verfahrensleitfaden_WEA.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\LeonF\AppData\Local\Microsoft\Windows\INetCache\TASK%20FORCE%20StM\Task%20Force%20StM%202021%20WP17\(5)%20AG%20Organisationsstruktur\(2)%20UAG%20Standardisierung\(3)%20Verfahrensleitfaden\Verfahrensleitfaden_WEA.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://um.baden-wuerttemberg.de/fileadmin/redaktion/m-um/intern/Dateien/Dokumente/2_Presse_und_Service/Publikationen/Umwelt/BImschG-Genehmigungsleitfaden/Leitfaden-Genehmigungsverfahren-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\LeonF\AppData\Local\Microsoft\Windows\INetCache\TASK%20FORCE%20StM\Task%20Force%20StM%202021%20WP17\(5)%20AG%20Organisationsstruktur\(2)%20UAG%20Standardisierung\(3)%20Verfahrensleitfaden\Verfahrensleitfaden_WEA.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\LeonF\AppData\Local\Microsoft\Windows\INetCache\TASK%20FORCE%20StM\Task%20Force%20StM%202021%20WP17\(5)%20AG%20Organisationsstruktur\(2)%20UAG%20Standardisierung\(3)%20Verfahrensleitfaden\Verfahrensleitfaden_WEA.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\LeonF\AppData\Local\Microsoft\Windows\INetCache\TASK%20FORCE%20StM\Task%20Force%20StM%202021%20WP17\(5)%20AG%20Organisationsstruktur\(2)%20UAG%20Standardisierung\(3)%20Verfahrensleitfaden\Verfahrensleitfaden_WEA.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\LeonF\AppData\Local\Microsoft\Windows\INetCache\TASK%20FORCE%20StM\Task%20Force%20StM%202021%20WP17\(5)%20AG%20Organisationsstruktur\(2)%20UAG%20Standardisierung\(3)%20Verfahrensleitfaden\Verfahrensleitfaden_WEA.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\LeonF\AppData\Local\Microsoft\Windows\INetCache\TASK%20FORCE%20StM\Task%20Force%20StM%202021%20WP17\(5)%20AG%20Organisationsstruktur\(2)%20UAG%20Standardisierung\(3)%20Verfahrensleitfaden\Verfahrensleitfaden_WEA.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\LeonF\AppData\Local\Microsoft\Windows\INetCache\TASK%20FORCE%20StM\Task%20Force%20StM%202021%20WP17\(5)%20AG%20Organisationsstruktur\(2)%20UAG%20Standardisierung\(3)%20Verfahrensleitfaden\Verfahrensleitfaden_WEA.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://um.baden-wuerttemberg.de/fileadmin/redaktion/m-um/intern/Dateien/Dokumente/2_Presse_und_Service/Publikationen/Umwelt/BImschG-Genehmigungsleitfaden/Leitfaden-Genehmigungsverfahren-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\LeonF\AppData\Local\Microsoft\Windows\INetCache\TASK%20FORCE%20StM\Task%20Force%20StM%202021%20WP17\(5)%20AG%20Organisationsstruktur\(2)%20UAG%20Standardisierung\(3)%20Verfahrensleitfaden\Verfahrensleitfaden_WEA.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\LeonF\AppData\Local\Microsoft\Windows\INetCache\TASK%20FORCE%20StM\Task%20Force%20StM%202021%20WP17\(5)%20AG%20Organisationsstruktur\(2)%20UAG%20Standardisierung\(3)%20Verfahrensleitfaden\Verfahrensleitfaden_WEA.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\LeonF\AppData\Local\Microsoft\Windows\INetCache\TASK%20FORCE%20StM\Task%20Force%20StM%202021%20WP17\(5)%20AG%20Organisationsstruktur\(2)%20UAG%20Standardisierung\(3)%20Verfahrensleitfaden\Verfahrensleitfaden_WEA.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="C3:K10"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="16384" width="11.42578125" style="3"/>
+    <col min="1" max="16384" width="11.44140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="3" spans="3:11" ht="27.75" x14ac:dyDescent="0.4">
+    <row r="3" spans="3:11" ht="28.2" x14ac:dyDescent="0.5">
       <c r="C3" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="10" spans="3:11" ht="25.5" x14ac:dyDescent="0.35">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="3:11" ht="24.6" x14ac:dyDescent="0.4">
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="isIJErHU9qP6rR0AaiCrg4mfFEJ9tHQu1YpGmmqFJ2wTXNKgjyNB/i+KFGtHRpBV4UUXLXQrHhXeFjytP3fdwg==" saltValue="ohhOPaiBqaTquGKf/CqlDg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <hyperlinks>
-    <hyperlink ref="K10" location="Verfahrensablauf!A1" display="Verfahrensleitfaden starten"/>
+    <hyperlink ref="K10" location="Verfahrensablauf!A1" display="Verfahrensleitfaden starten" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="55" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <picture r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q36"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="3" ySplit="5" topLeftCell="D6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" sqref="A1:C3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.7109375" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="19" max="16384" width="8.7109375" style="1"/>
+    <col min="1" max="1" width="13.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="35.33203125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="41.6640625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="15.5546875" style="1" customWidth="1"/>
+    <col min="5" max="9" width="7.33203125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="81.44140625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="30.44140625" style="1" customWidth="1"/>
+    <col min="12" max="16" width="7.33203125" style="2" customWidth="1"/>
+    <col min="17" max="17" width="36.6640625" style="1" customWidth="1"/>
+    <col min="18" max="18" width="20.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="16384" width="8.6640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C1" s="64"/>
+    <row r="1" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="66" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="7"/>
       <c r="J1" s="8"/>
       <c r="K1" s="8"/>
       <c r="L1" s="7"/>
       <c r="M1" s="7"/>
       <c r="N1" s="7"/>
       <c r="O1" s="7"/>
       <c r="P1" s="7"/>
       <c r="Q1" s="8"/>
     </row>
-    <row r="2" spans="1:17" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C2" s="64"/>
+    <row r="2" spans="1:17" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="66"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="7"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="10"/>
     </row>
-    <row r="3" spans="1:17" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C3" s="64"/>
+    <row r="3" spans="1:17" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="66"/>
+      <c r="B3" s="66"/>
+      <c r="C3" s="66"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="8"/>
     </row>
-    <row r="4" spans="1:17" s="11" customFormat="1" ht="49.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="70" t="s">
+    <row r="4" spans="1:17" s="11" customFormat="1" ht="49.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="71"/>
-      <c r="C4" s="74" t="s">
+      <c r="B4" s="73"/>
+      <c r="C4" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="67" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="63" t="s">
+      <c r="D4" s="69" t="s">
+        <v>63</v>
+      </c>
+      <c r="E4" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="63"/>
-[...6 lines deleted...]
-      <c r="K4" s="63" t="s">
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65" t="s">
+        <v>67</v>
+      </c>
+      <c r="K4" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="L4" s="67" t="s">
+      <c r="L4" s="69" t="s">
         <v>4</v>
       </c>
-      <c r="M4" s="67"/>
-[...11 lines deleted...]
-      <c r="D5" s="67"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="69"/>
+      <c r="O4" s="69"/>
+      <c r="P4" s="69"/>
+      <c r="Q4" s="65" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" s="12" customFormat="1" ht="135.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="74"/>
+      <c r="B5" s="75"/>
+      <c r="C5" s="76"/>
+      <c r="D5" s="69"/>
       <c r="E5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="23" t="s">
-        <v>67</v>
+        <v>113</v>
       </c>
       <c r="G5" s="23" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="H5" s="23" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="I5" s="23" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="K5" s="63"/>
+        <v>71</v>
+      </c>
+      <c r="J5" s="65"/>
+      <c r="K5" s="65"/>
       <c r="L5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="M5" s="23" t="s">
-        <v>67</v>
+        <v>113</v>
       </c>
       <c r="N5" s="23" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="O5" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="P5" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q5" s="65"/>
+    </row>
+    <row r="6" spans="1:17" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="70" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
       <c r="B6" s="19" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="22"/>
       <c r="G6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="22"/>
       <c r="I6" s="22"/>
       <c r="J6" s="50" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="K6" s="21"/>
       <c r="L6" s="21"/>
       <c r="M6" s="21"/>
       <c r="N6" s="21"/>
       <c r="O6" s="21"/>
       <c r="P6" s="21"/>
-      <c r="Q6" s="60" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="68"/>
+      <c r="Q6" s="62" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" ht="243" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="70"/>
       <c r="B7" s="37" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="38" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="18"/>
       <c r="G7" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="H7" s="18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H7" s="18"/>
       <c r="I7" s="18"/>
       <c r="J7" s="51" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="K7" s="39" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="L7" s="18" t="s">
         <v>8</v>
       </c>
       <c r="M7" s="18"/>
       <c r="N7" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="O7" s="18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O7" s="18"/>
       <c r="P7" s="18" t="s">
         <v>11</v>
       </c>
       <c r="Q7" s="40"/>
     </row>
-    <row r="8" spans="1:17" ht="63" x14ac:dyDescent="0.2">
-      <c r="A8" s="68"/>
+    <row r="8" spans="1:17" ht="62.4" x14ac:dyDescent="0.25">
+      <c r="A8" s="70"/>
       <c r="B8" s="15" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="16" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D8" s="17" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E8" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="14"/>
       <c r="G8" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="H8" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H8" s="14"/>
       <c r="I8" s="14" t="s">
         <v>8</v>
       </c>
       <c r="J8" s="17"/>
       <c r="K8" s="17" t="s">
         <v>13</v>
       </c>
       <c r="L8" s="14" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="14"/>
       <c r="N8" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="O8" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O8" s="14"/>
       <c r="P8" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="Q8" s="60" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="68"/>
+      <c r="Q8" s="57" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" ht="108" x14ac:dyDescent="0.25">
+      <c r="A9" s="70"/>
       <c r="B9" s="37"/>
-      <c r="C9" s="53" t="s">
-        <v>105</v>
+      <c r="C9" s="52" t="s">
+        <v>100</v>
       </c>
       <c r="D9" s="39" t="s">
+        <v>75</v>
+      </c>
+      <c r="E9" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="G9" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="H9" s="18"/>
+      <c r="I9" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="J9" s="39" t="s">
+        <v>96</v>
+      </c>
+      <c r="K9" s="41" t="s">
         <v>78</v>
       </c>
-      <c r="E9" s="18" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L9" s="18" t="s">
         <v>8</v>
       </c>
       <c r="M9" s="18" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="N9" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="O9" s="18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O9" s="18"/>
       <c r="P9" s="42" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="Q9" s="39"/>
     </row>
-    <row r="10" spans="1:17" ht="63" x14ac:dyDescent="0.2">
-      <c r="A10" s="68"/>
+    <row r="10" spans="1:17" ht="62.4" x14ac:dyDescent="0.25">
+      <c r="A10" s="70"/>
       <c r="B10" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="52" t="s">
-        <v>106</v>
+      <c r="C10" s="60" t="s">
+        <v>109</v>
       </c>
       <c r="D10" s="17" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="E10" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F10" s="14"/>
       <c r="G10" s="14" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
-      <c r="J10" s="56" t="s">
-        <v>107</v>
+      <c r="J10" s="55" t="s">
+        <v>101</v>
       </c>
       <c r="K10" s="17" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="L10" s="14" t="s">
         <v>8</v>
       </c>
       <c r="M10" s="14" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="N10" s="14"/>
-      <c r="O10" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O10" s="14"/>
       <c r="P10" s="14"/>
       <c r="Q10" s="17"/>
     </row>
-    <row r="11" spans="1:17" ht="63" x14ac:dyDescent="0.2">
-      <c r="A11" s="68"/>
+    <row r="11" spans="1:17" ht="62.4" x14ac:dyDescent="0.25">
+      <c r="A11" s="70"/>
       <c r="B11" s="37"/>
       <c r="C11" s="38" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D11" s="39" t="s">
         <v>7</v>
       </c>
       <c r="E11" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F11" s="18" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="G11" s="18"/>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="39" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K11" s="39" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
       <c r="N11" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="O11" s="18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O11" s="18"/>
       <c r="P11" s="18" t="s">
         <v>8</v>
       </c>
       <c r="Q11" s="39"/>
     </row>
-    <row r="12" spans="1:17" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="68"/>
+    <row r="12" spans="1:17" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="70"/>
       <c r="B12" s="15"/>
       <c r="C12" s="16" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D12" s="17" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F12" s="14" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="G12" s="14" t="s">
         <v>8</v>
       </c>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="17" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="K12" s="17" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="L12" s="14" t="s">
         <v>8</v>
       </c>
       <c r="M12" s="14" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="N12" s="14" t="s">
         <v>8</v>
       </c>
       <c r="O12" s="14" t="s">
         <v>8</v>
       </c>
       <c r="P12" s="14" t="s">
         <v>8</v>
       </c>
       <c r="Q12" s="17"/>
     </row>
-    <row r="13" spans="1:17" ht="94.5" x14ac:dyDescent="0.2">
-      <c r="A13" s="68"/>
+    <row r="13" spans="1:17" ht="93.6" x14ac:dyDescent="0.25">
+      <c r="A13" s="70"/>
       <c r="B13" s="43"/>
-      <c r="C13" s="55" t="s">
-        <v>108</v>
+      <c r="C13" s="54" t="s">
+        <v>102</v>
       </c>
       <c r="D13" s="39" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E13" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F13" s="18" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-      <c r="H13" s="41" t="s">
+        <v>76</v>
+      </c>
+      <c r="G13" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="H13" s="18" t="s">
         <v>8</v>
       </c>
       <c r="I13" s="41" t="s">
         <v>8</v>
       </c>
       <c r="J13" s="41" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="K13" s="43" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="L13" s="18" t="s">
         <v>8</v>
       </c>
       <c r="M13" s="18" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="N13" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="O13" s="18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O13" s="18"/>
       <c r="P13" s="18" t="s">
         <v>8</v>
       </c>
       <c r="Q13" s="40"/>
     </row>
-    <row r="14" spans="1:17" ht="63" x14ac:dyDescent="0.2">
-      <c r="A14" s="68"/>
+    <row r="14" spans="1:17" ht="62.4" x14ac:dyDescent="0.25">
+      <c r="A14" s="70"/>
       <c r="B14" s="15"/>
       <c r="C14" s="16" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="17" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E14" s="14"/>
       <c r="F14" s="14"/>
       <c r="G14" s="14" t="s">
         <v>8</v>
       </c>
       <c r="H14" s="14" t="s">
         <v>8</v>
       </c>
       <c r="I14" s="14"/>
       <c r="J14" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="K14" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="K14" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L14" s="14" t="s">
         <v>8</v>
       </c>
       <c r="M14" s="14" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="N14" s="14" t="s">
         <v>8</v>
       </c>
       <c r="O14" s="14"/>
       <c r="P14" s="14"/>
       <c r="Q14" s="30"/>
     </row>
-    <row r="15" spans="1:17" ht="74.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="68"/>
+    <row r="15" spans="1:17" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="70"/>
       <c r="B15" s="44"/>
       <c r="C15" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="D15" s="39" t="s">
+      <c r="E15" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="G15" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="H15" s="18" t="s">
+        <v>110</v>
+      </c>
+      <c r="I15" s="18" t="s">
+        <v>85</v>
+      </c>
+      <c r="J15" s="45" t="s">
         <v>24</v>
-      </c>
-[...16 lines deleted...]
-        <v>25</v>
       </c>
       <c r="K15" s="39" t="s">
         <v>13</v>
       </c>
       <c r="L15" s="18" t="s">
         <v>8</v>
       </c>
       <c r="M15" s="18" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="N15" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="O15" s="18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O15" s="18"/>
       <c r="P15" s="18" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="Q15" s="39"/>
     </row>
-    <row r="16" spans="1:17" ht="63" x14ac:dyDescent="0.2">
-      <c r="A16" s="68"/>
+    <row r="16" spans="1:17" ht="62.4" x14ac:dyDescent="0.25">
+      <c r="A16" s="70"/>
       <c r="B16" s="24"/>
       <c r="C16" s="16" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D16" s="17" t="s">
         <v>7</v>
       </c>
       <c r="E16" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F16" s="14"/>
       <c r="G16" s="14" t="s">
         <v>8</v>
       </c>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="K16" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="K16" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L16" s="14" t="s">
         <v>8</v>
       </c>
       <c r="M16" s="14" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="N16" s="14"/>
-      <c r="O16" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O16" s="14"/>
       <c r="P16" s="14"/>
       <c r="Q16" s="17"/>
     </row>
-    <row r="17" spans="1:17" ht="94.5" x14ac:dyDescent="0.2">
-      <c r="A17" s="68"/>
+    <row r="17" spans="1:17" ht="78" x14ac:dyDescent="0.25">
+      <c r="A17" s="70"/>
       <c r="B17" s="46" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="C17" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D17" s="39" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E17" s="18"/>
       <c r="F17" s="18" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="G17" s="18" t="s">
         <v>8</v>
       </c>
       <c r="H17" s="18" t="s">
         <v>8</v>
       </c>
       <c r="I17" s="18" t="s">
         <v>8</v>
       </c>
       <c r="J17" s="39" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="K17" s="39" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="L17" s="18"/>
       <c r="M17" s="18" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="N17" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="O17" s="18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O17" s="18"/>
       <c r="P17" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="Q17" s="61" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="68"/>
+      <c r="Q17" s="63" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" ht="64.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="70"/>
       <c r="B18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="C18" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="17" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E18" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F18" s="14"/>
       <c r="G18" s="14" t="s">
         <v>8</v>
       </c>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="58" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="K18" s="17" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="L18" s="14" t="s">
         <v>8</v>
       </c>
       <c r="M18" s="14"/>
       <c r="N18" s="14"/>
       <c r="O18" s="14" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="P18" s="14" t="s">
         <v>8</v>
       </c>
       <c r="Q18" s="17"/>
     </row>
-    <row r="19" spans="1:17" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="69"/>
+    <row r="19" spans="1:17" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="71"/>
       <c r="B19" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="C19" s="38" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="D19" s="39" t="s">
         <v>7</v>
       </c>
       <c r="E19" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F19" s="18" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="G19" s="18" t="s">
         <v>8</v>
       </c>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="K19" s="39" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="L19" s="18" t="s">
         <v>8</v>
       </c>
       <c r="M19" s="18"/>
       <c r="N19" s="18"/>
-      <c r="O19" s="18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O19" s="18"/>
       <c r="P19" s="18"/>
       <c r="Q19" s="39"/>
     </row>
-    <row r="20" spans="1:17" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:17" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="31"/>
       <c r="B20" s="32"/>
       <c r="C20" s="33" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D20" s="34"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="35"/>
       <c r="I20" s="35"/>
       <c r="J20" s="36"/>
       <c r="K20" s="32"/>
       <c r="L20" s="35"/>
       <c r="M20" s="35"/>
       <c r="N20" s="35"/>
       <c r="O20" s="35"/>
       <c r="P20" s="35"/>
       <c r="Q20" s="34"/>
     </row>
-    <row r="21" spans="1:17" ht="63" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>73</v>
+    <row r="21" spans="1:17" ht="62.4" x14ac:dyDescent="0.25">
+      <c r="A21" s="67" t="s">
+        <v>70</v>
       </c>
       <c r="B21" s="26"/>
       <c r="C21" s="27" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D21" s="17" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E21" s="14"/>
       <c r="F21" s="28"/>
       <c r="G21" s="14" t="s">
         <v>8</v>
       </c>
       <c r="H21" s="28"/>
       <c r="I21" s="28"/>
-      <c r="J21" s="54" t="s">
-        <v>109</v>
+      <c r="J21" s="53" t="s">
+        <v>103</v>
       </c>
       <c r="K21" s="28" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="L21" s="14" t="s">
         <v>8</v>
       </c>
       <c r="M21" s="14" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="N21" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="O21" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O21" s="14"/>
       <c r="P21" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="Q21" s="28"/>
     </row>
-    <row r="22" spans="1:17" ht="63" x14ac:dyDescent="0.2">
-      <c r="A22" s="65"/>
+    <row r="22" spans="1:17" ht="62.4" x14ac:dyDescent="0.25">
+      <c r="A22" s="67"/>
       <c r="B22" s="37"/>
       <c r="C22" s="38" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D22" s="39" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="E22" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F22" s="18" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="G22" s="18" t="s">
         <v>8</v>
       </c>
       <c r="H22" s="39"/>
       <c r="I22" s="39"/>
       <c r="J22" s="39" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K22" s="39"/>
       <c r="L22" s="39"/>
       <c r="M22" s="39"/>
       <c r="N22" s="39"/>
       <c r="O22" s="39"/>
       <c r="P22" s="39"/>
-      <c r="Q22" s="62" t="s">
-[...4 lines deleted...]
-      <c r="A23" s="65"/>
+      <c r="Q22" s="64" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" ht="46.8" x14ac:dyDescent="0.25">
+      <c r="A23" s="67"/>
       <c r="B23" s="26"/>
       <c r="C23" s="27" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D23" s="17" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E23" s="28"/>
       <c r="F23" s="28"/>
       <c r="G23" s="14" t="s">
         <v>8</v>
       </c>
       <c r="H23" s="28"/>
       <c r="I23" s="28"/>
       <c r="J23" s="28" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="K23" s="28"/>
-      <c r="L23" s="14" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="L23" s="14"/>
+      <c r="M23" s="14"/>
+      <c r="N23" s="14"/>
+      <c r="O23" s="28"/>
+      <c r="P23" s="14"/>
       <c r="Q23" s="28"/>
     </row>
-    <row r="24" spans="1:17" ht="47.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="65"/>
+    <row r="24" spans="1:17" ht="46.8" x14ac:dyDescent="0.25">
+      <c r="A24" s="67"/>
       <c r="B24" s="37" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C24" s="38" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D24" s="39" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E24" s="39"/>
       <c r="F24" s="39"/>
       <c r="G24" s="18" t="s">
         <v>8</v>
       </c>
       <c r="H24" s="39"/>
       <c r="I24" s="39"/>
       <c r="J24" s="39" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="K24" s="39"/>
       <c r="L24" s="39"/>
       <c r="M24" s="39"/>
       <c r="N24" s="39"/>
       <c r="O24" s="39"/>
       <c r="P24" s="39"/>
       <c r="Q24" s="39"/>
     </row>
-    <row r="25" spans="1:17" ht="47.25" x14ac:dyDescent="0.2">
-      <c r="A25" s="65"/>
+    <row r="25" spans="1:17" ht="46.8" x14ac:dyDescent="0.25">
+      <c r="A25" s="67"/>
       <c r="B25" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C25" s="27" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="D25" s="28"/>
       <c r="E25" s="28"/>
       <c r="F25" s="28"/>
       <c r="G25" s="14" t="s">
         <v>8</v>
       </c>
       <c r="H25" s="28"/>
       <c r="I25" s="28"/>
       <c r="J25" s="28" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="K25" s="28"/>
       <c r="L25" s="28"/>
       <c r="M25" s="28"/>
       <c r="N25" s="28"/>
       <c r="O25" s="28"/>
       <c r="P25" s="28"/>
       <c r="Q25" s="28"/>
     </row>
-    <row r="26" spans="1:17" ht="63" x14ac:dyDescent="0.2">
-      <c r="A26" s="65"/>
+    <row r="26" spans="1:17" ht="62.4" x14ac:dyDescent="0.25">
+      <c r="A26" s="67"/>
       <c r="B26" s="37"/>
       <c r="C26" s="38" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D26" s="39" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="E26" s="39"/>
       <c r="F26" s="18" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="G26" s="18" t="s">
         <v>8</v>
       </c>
       <c r="H26" s="39"/>
       <c r="I26" s="39"/>
-      <c r="J26" s="57" t="s">
-        <v>111</v>
+      <c r="J26" s="56" t="s">
+        <v>105</v>
       </c>
       <c r="K26" s="39" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="M26" s="39"/>
+        <v>46</v>
+      </c>
+      <c r="L26" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="M26" s="18" t="s">
+        <v>8</v>
+      </c>
       <c r="N26" s="39"/>
       <c r="O26" s="39"/>
-      <c r="P26" s="39"/>
+      <c r="P26" s="18" t="s">
+        <v>8</v>
+      </c>
       <c r="Q26" s="39"/>
     </row>
-    <row r="27" spans="1:17" ht="173.25" x14ac:dyDescent="0.2">
-      <c r="A27" s="65"/>
+    <row r="27" spans="1:17" ht="156" x14ac:dyDescent="0.25">
+      <c r="A27" s="67"/>
       <c r="B27" s="29" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="C27" s="27" t="s">
-        <v>95</v>
+        <v>112</v>
       </c>
       <c r="D27" s="28" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E27" s="28"/>
       <c r="F27" s="28"/>
       <c r="G27" s="14" t="s">
         <v>8</v>
       </c>
       <c r="H27" s="28"/>
       <c r="I27" s="14" t="s">
         <v>8</v>
       </c>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
-      <c r="L27" s="28"/>
-      <c r="M27" s="28"/>
+      <c r="L27" s="61" t="s">
+        <v>8</v>
+      </c>
+      <c r="M27" s="61" t="s">
+        <v>8</v>
+      </c>
       <c r="N27" s="28"/>
-      <c r="O27" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O27" s="28"/>
       <c r="P27" s="28"/>
       <c r="Q27" s="28"/>
     </row>
-    <row r="28" spans="1:17" ht="70.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="65"/>
+    <row r="28" spans="1:17" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="67"/>
       <c r="B28" s="37"/>
       <c r="C28" s="38" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="D28" s="39" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="E28" s="39"/>
       <c r="F28" s="18" t="s">
-        <v>79</v>
+        <v>8</v>
       </c>
       <c r="G28" s="18" t="s">
         <v>8</v>
       </c>
       <c r="H28" s="39"/>
       <c r="I28" s="39"/>
       <c r="J28" s="51" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="K28" s="39" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="L28" s="39"/>
       <c r="M28" s="39"/>
       <c r="N28" s="39"/>
       <c r="O28" s="39"/>
       <c r="P28" s="39"/>
       <c r="Q28" s="39"/>
     </row>
-    <row r="29" spans="1:17" ht="63" x14ac:dyDescent="0.2">
-      <c r="A29" s="65"/>
+    <row r="29" spans="1:17" ht="46.8" x14ac:dyDescent="0.25">
+      <c r="A29" s="67"/>
       <c r="B29" s="26"/>
       <c r="C29" s="27" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D29" s="17" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="E29" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F29" s="14" t="s">
-        <v>79</v>
+        <v>8</v>
       </c>
       <c r="G29" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="H29" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="14"/>
       <c r="I29" s="14" t="s">
         <v>8</v>
       </c>
       <c r="J29" s="28" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="28"/>
       <c r="M29" s="28"/>
       <c r="N29" s="28"/>
       <c r="O29" s="28"/>
       <c r="P29" s="28"/>
       <c r="Q29" s="59" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      <c r="A30" s="65"/>
+        <v>104</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" ht="46.8" x14ac:dyDescent="0.25">
+      <c r="A30" s="67"/>
       <c r="B30" s="37"/>
-      <c r="C30" s="53" t="s">
-        <v>53</v>
+      <c r="C30" s="52" t="s">
+        <v>51</v>
       </c>
       <c r="D30" s="39" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E30" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F30" s="18" t="s">
-        <v>79</v>
+        <v>8</v>
       </c>
       <c r="G30" s="18" t="s">
         <v>8</v>
       </c>
       <c r="H30" s="18" t="s">
         <v>8</v>
       </c>
       <c r="I30" s="18" t="s">
         <v>8</v>
       </c>
       <c r="J30" s="46" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="K30" s="46" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="L30" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="M30" s="18" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M30" s="18"/>
+      <c r="N30" s="18"/>
       <c r="O30" s="39"/>
-      <c r="P30" s="39"/>
+      <c r="P30" s="18" t="s">
+        <v>11</v>
+      </c>
       <c r="Q30" s="39"/>
     </row>
-    <row r="31" spans="1:17" ht="63" x14ac:dyDescent="0.2">
-      <c r="A31" s="65"/>
+    <row r="31" spans="1:17" ht="46.8" x14ac:dyDescent="0.25">
+      <c r="A31" s="67"/>
       <c r="B31" s="26"/>
       <c r="C31" s="27" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D31" s="17" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E31" s="28"/>
       <c r="F31" s="14" t="s">
-        <v>79</v>
+        <v>8</v>
       </c>
       <c r="G31" s="14" t="s">
         <v>8</v>
       </c>
       <c r="H31" s="28"/>
       <c r="I31" s="28"/>
       <c r="J31" s="59" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="K31" s="28" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="L31" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="M31" s="14" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="M31" s="14"/>
+      <c r="N31" s="14"/>
+      <c r="O31" s="14"/>
       <c r="P31" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="Q31" s="28"/>
     </row>
-    <row r="32" spans="1:17" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A32" s="65"/>
+    <row r="32" spans="1:17" ht="31.2" x14ac:dyDescent="0.25">
+      <c r="A32" s="67"/>
       <c r="B32" s="37"/>
       <c r="C32" s="38" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D32" s="39" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E32" s="39"/>
       <c r="F32" s="39"/>
       <c r="G32" s="18" t="s">
         <v>8</v>
       </c>
       <c r="H32" s="39"/>
       <c r="I32" s="39"/>
       <c r="J32" s="39" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="K32" s="39"/>
-      <c r="L32" s="39"/>
+      <c r="L32" s="18" t="s">
+        <v>8</v>
+      </c>
       <c r="M32" s="39"/>
       <c r="N32" s="39"/>
       <c r="O32" s="39"/>
       <c r="P32" s="39"/>
       <c r="Q32" s="40"/>
     </row>
-    <row r="33" spans="1:17" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A33" s="65"/>
+    <row r="33" spans="1:17" ht="31.2" x14ac:dyDescent="0.25">
+      <c r="A33" s="67"/>
       <c r="B33" s="26"/>
       <c r="C33" s="27" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D33" s="17" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E33" s="28"/>
       <c r="F33" s="28"/>
       <c r="G33" s="14" t="s">
         <v>8</v>
       </c>
       <c r="H33" s="28"/>
       <c r="I33" s="28"/>
       <c r="J33" s="28"/>
       <c r="K33" s="28"/>
-      <c r="L33" s="28"/>
+      <c r="L33" s="61"/>
       <c r="M33" s="28"/>
       <c r="N33" s="28"/>
       <c r="O33" s="28"/>
       <c r="P33" s="28"/>
       <c r="Q33" s="28"/>
     </row>
-    <row r="34" spans="1:17" ht="63" x14ac:dyDescent="0.2">
-      <c r="A34" s="66"/>
+    <row r="34" spans="1:17" ht="46.8" x14ac:dyDescent="0.25">
+      <c r="A34" s="68"/>
       <c r="B34" s="39" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C34" s="38" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D34" s="39" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E34" s="47"/>
       <c r="F34" s="48"/>
       <c r="G34" s="18" t="s">
         <v>8</v>
       </c>
       <c r="H34" s="48"/>
       <c r="I34" s="49"/>
       <c r="J34" s="39" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K34" s="48"/>
       <c r="L34" s="18" t="s">
         <v>8</v>
       </c>
       <c r="M34" s="18" t="s">
-        <v>79</v>
+        <v>8</v>
       </c>
       <c r="N34" s="18" t="s">
         <v>8</v>
       </c>
       <c r="O34" s="18" t="s">
         <v>8</v>
       </c>
       <c r="P34" s="18" t="s">
         <v>8</v>
       </c>
       <c r="Q34" s="48"/>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A35" s="13"/>
     </row>
-    <row r="36" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A36" s="13"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="plASeyjdxBR04keW0dRFolzyETt58I3z3CWCSlhHEk7OCz4O3V/0zHbucS7rQfLfOhU8jR75aFFc6wIh8VLoyw==" saltValue="F8qbJg5QCScl8503YmcYag==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="11">
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="A1:C3"/>
     <mergeCell ref="A21:A34"/>
     <mergeCell ref="E4:I4"/>
     <mergeCell ref="L4:P4"/>
     <mergeCell ref="A6:A19"/>
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="J4:J5"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A4:B5" r:id="rId1" location="Zeitmanagement" display="Zeitmanagement"/>
-[...16 lines deleted...]
-    <hyperlink ref="Q8" r:id="rId18"/>
+    <hyperlink ref="A4:B5" r:id="rId1" location="Zeitmanagement" display="Zeitmanagement" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
+    <hyperlink ref="Q6" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="J7" r:id="rId3" location="Hervorhebungen" display="Verfahrensleitfaden_WEA.docx - Hervorhebungen" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
+    <hyperlink ref="C9" r:id="rId4" location="Jourfixes" xr:uid="{00000000-0004-0000-0100-000004000000}"/>
+    <hyperlink ref="C10" r:id="rId5" location="Jourfixes" xr:uid="{00000000-0004-0000-0100-000005000000}"/>
+    <hyperlink ref="J10" r:id="rId6" location="Projektmanager" xr:uid="{00000000-0004-0000-0100-000006000000}"/>
+    <hyperlink ref="C13" r:id="rId7" location="Vorantragskonferenz" xr:uid="{00000000-0004-0000-0100-000007000000}"/>
+    <hyperlink ref="Q17" r:id="rId8" xr:uid="{00000000-0004-0000-0100-000008000000}"/>
+    <hyperlink ref="J21" r:id="rId9" location="Vollstaendigkeit" xr:uid="{00000000-0004-0000-0100-000009000000}"/>
+    <hyperlink ref="Q22" r:id="rId10" xr:uid="{00000000-0004-0000-0100-00000A000000}"/>
+    <hyperlink ref="J26" r:id="rId11" location="Einwenderkatalog" xr:uid="{00000000-0004-0000-0100-00000B000000}"/>
+    <hyperlink ref="J28" r:id="rId12" location="Einwenderkatalog" xr:uid="{00000000-0004-0000-0100-00000C000000}"/>
+    <hyperlink ref="Q29" r:id="rId13" xr:uid="{00000000-0004-0000-0100-00000D000000}"/>
+    <hyperlink ref="C30" r:id="rId14" location="Eroerterungstermin" xr:uid="{00000000-0004-0000-0100-00000E000000}"/>
+    <hyperlink ref="J31" r:id="rId15" location="Eroerterungsbericht" xr:uid="{00000000-0004-0000-0100-00000F000000}"/>
+    <hyperlink ref="J18" r:id="rId16" location="Projektmanager" xr:uid="{00000000-0004-0000-0100-000010000000}"/>
+    <hyperlink ref="J6" r:id="rId17" location="fruehzeitig" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.31496062992125984" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" scale="40" orientation="landscape" r:id="rId19"/>
+  <pageSetup paperSize="8" scale="40" orientation="landscape" r:id="rId18"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Projektdokumente" ma:contentTypeID="0x010100D0A8CF5CBDDAB04F858B206C52E6B955008B8928A0705C8541B304B63F90EA8396" ma:contentTypeVersion="4" ma:contentTypeDescription="Inhaltstyp von Projektdokumenten innerhalb des Arbeitsraumes der jeweiligen Webseite." ma:contentTypeScope="" ma:versionID="b6dcf3f8b4c21e9d0aa6ef44676a127a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="301d44a20dbf023ccb53e80df31da5f5">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
@@ -3006,132 +2995,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D88B6FAA-47D7-48DC-97E0-B37500A3897A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BB68AA3-491C-4985-92E3-48ADE5F9CCFF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C221C742-90C8-43D0-AB0B-1841036BE03E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...21 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Startseite</vt:lpstr>
       <vt:lpstr>Verfahrensablauf</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>BITBW</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Projektablauf Genehmigung von Windenergieanlagen</dc:title>
+  <dc:title>PRAXISLEITFADEN „VERFAHRENSSCHRITTE IN GENEHMIGUNGSVERFAHREN VON WINDENERGIEANLAGEN“</dc:title>
   <dc:subject/>
-  <dc:creator>Janke, Tamara (UM)</dc:creator>
+  <dc:creator>UM Ref. 46</dc:creator>
   <cp:keywords>Windkraft</cp:keywords>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Erneuerbare Energien</cp:category>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D0A8CF5CBDDAB04F858B206C52E6B955008B8928A0705C8541B304B63F90EA8396</vt:lpwstr>
   </property>
 </Properties>
 </file>